--- v3 (2026-09-05)
+++ v4 (2026-10-16)
@@ -9,183 +9,179 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/xl/webextensions/webextension2.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\FONDOS\Traspaso DS\Informes\Mensuales\Mensual\Enviados\Series\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8146E53-9D83-4D01-AD7B-73EF9EB235BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B8644AE-54AE-4294-919B-893105CA661D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FEES - ESSF" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A74" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
   <si>
     <t>Evolución Histórica del Valor de Mercado / Market Value Evolution</t>
   </si>
   <si>
     <t>(en millones de dólares) / (US$ million)</t>
   </si>
   <si>
     <t>FEES / ESSF</t>
   </si>
   <si>
     <t>Fecha / Date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="48">
+  <numFmts count="49">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_ &quot;$&quot;* #,##0_ ;_ &quot;$&quot;* \-#,##0_ ;_ &quot;$&quot;* &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="167" formatCode="_ &quot;$&quot;* #,##0.00_ ;_ &quot;$&quot;* \-#,##0.00_ ;_ &quot;$&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="168" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="169" formatCode="0.0"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00\ _P_t_s_-;\-* #,##0.00\ _P_t_s_-;_-* &quot;-&quot;??\ _P_t_s_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="_-[$€-2]* #,##0.00_-;\-[$€-2]* #,##0.00_-;_-[$€-2]* &quot;-&quot;??_-"/>
     <numFmt numFmtId="173" formatCode="_([$€]* #,##0.00_);_([$€]* \(#,##0.00\);_([$€]* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="174" formatCode="0\ \ \ \ \ "/>
     <numFmt numFmtId="175" formatCode="[&gt;=10000]#\'\'000\'0\ \ ;[&lt;=-10000]\-#\'\'000\'0\ \ ;#\'0\ \ ;"/>
     <numFmt numFmtId="176" formatCode="#\'000\ \ \ ;\-#\'000\ \ \ ;\ \ \ ;@"/>
     <numFmt numFmtId="177" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="178" formatCode="###,###,##0\ \ \ \ \ \ \ \ \ ;\-###,###,##0\ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="179" formatCode="#,##0.0000000000;\-#,##0.0000000000"/>
     <numFmt numFmtId="180" formatCode="#,##0.0;\-#,##0.0"/>
     <numFmt numFmtId="181" formatCode="#,##0.000;\-#,##0.000"/>
     <numFmt numFmtId="182" formatCode="#,##0.0000;\-#,##0.0000"/>
     <numFmt numFmtId="183" formatCode="#,##0.00000;\-#,##0.00000"/>
     <numFmt numFmtId="184" formatCode="#,##0.000000;\-#,##0.000000"/>
     <numFmt numFmtId="185" formatCode="#,##0.0000000;\-#,##0.0000000"/>
     <numFmt numFmtId="186" formatCode="#,##0.00000000;\-#,##0.00000000"/>
     <numFmt numFmtId="187" formatCode="#,##0.000000000;\-#,##0.000000000"/>
     <numFmt numFmtId="188" formatCode="0\ \ \ ;[Red]\-0\ \ \ "/>
     <numFmt numFmtId="189" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="190" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ ;\-0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="191" formatCode="0.0\ \ \ \ \ "/>
     <numFmt numFmtId="192" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="193" formatCode="\ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="194" formatCode="0\ \ \ \ \ ;\ \(0\)\ \ \ \ "/>
     <numFmt numFmtId="195" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ ;[Red]\-0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="196" formatCode="\ \ \ @"/>
     <numFmt numFmtId="197" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="198" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="199" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="200" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="201" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="202" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="203" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="204" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="205" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="206" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="207" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="208" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="209" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="221" formatCode="m/d/yyyy"/>
   </numFmts>
-  <fonts count="47">
+  <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -424,52 +420,63 @@
     </font>
     <font>
       <sz val="12"/>
       <color indexed="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Swis721 BT"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="53">
+  <fills count="54">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
@@ -722,109 +729,91 @@
         <fgColor indexed="41"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...13 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -971,2711 +960,2775 @@
       <left style="thin">
         <color indexed="48"/>
       </left>
       <right style="thin">
         <color indexed="48"/>
       </right>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="48"/>
       </top>
       <bottom style="thin">
         <color indexed="48"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="172" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="173" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="174" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="175" fontId="30" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="177" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...49 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...735 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="top"/>
-      <protection locked="0"/>
-[...123 lines deleted...]
-    </xf>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3"/>
+    <xf numFmtId="178" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="37" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="179" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="180" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="39" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="39" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="181" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="182" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="183" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="184" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="185" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="186" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="188" fontId="34" fillId="0" borderId="0">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="189" fontId="35" fillId="0" borderId="0"/>
+    <xf numFmtId="169" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="190" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="191" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="4" fontId="36" fillId="35" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="35" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="35" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="35" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="36" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="37" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="38" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="39" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="40" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="41" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="42" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="43" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="44" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="34" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="45" borderId="15" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="36" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="46" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="46" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="36" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="16" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="47" borderId="16" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="48" borderId="14" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="50" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="51" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="52" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="52" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="192" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="191" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="189" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="193" fontId="31" fillId="0" borderId="3"/>
+    <xf numFmtId="194" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="195" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="193" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="196" fontId="31" fillId="0" borderId="13">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="196" fontId="44" fillId="0" borderId="13">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="193" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="193" fontId="44" fillId="0" borderId="13">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="197" fontId="44" fillId="0" borderId="13">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="198" fontId="44" fillId="0" borderId="13">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="199" fontId="44" fillId="0" borderId="13">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="200" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="200" fontId="44" fillId="0" borderId="13">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="201" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="202" fontId="44" fillId="0" borderId="13">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="203" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="204" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="205" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="206" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="207" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="208" fontId="31" fillId="0" borderId="13"/>
+    <xf numFmtId="195" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="195" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="195" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...93 lines deleted...]
-    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="32" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="33" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...231 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...183 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="4" fontId="42" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="47" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="34" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="44" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="43" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="42" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="41" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="40" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="39" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="38" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="37" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...283 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="209" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="36" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="37" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="38" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="39" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="40" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="41" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="42" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="43" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="44" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="34" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="47" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="36" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="37" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="38" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="39" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="40" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="41" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="42" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="43" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="44" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="34" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="47" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="4" fontId="37" fillId="35" borderId="19" applyNumberFormat="0" applyProtection="0">
-[...98 lines deleted...]
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="43" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...44 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...9 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="36" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="37" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="38" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="39" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="40" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="41" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="42" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="43" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="44" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="34" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="47" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="36" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="37" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="35" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="37" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="38" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="39" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="40" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="41" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="42" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="43" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="44" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="34" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="36" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="49" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="38" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="40" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="36" fillId="46" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="47" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="41" fillId="47" borderId="18" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="42" fillId="48" borderId="17" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...102 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...16 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...14 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="27" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...356 lines deleted...]
-    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="168" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="46" fillId="53" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="47" fillId="53" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="47" fillId="53" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="46" fillId="53" borderId="19" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="46" fillId="53" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="46" fillId="53" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="46" fillId="53" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="221" fontId="46" fillId="53" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="46" fillId="53" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2108">
     <cellStyle name="_ESB Equity and Bond tabs - DRH Template" xfId="95" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="_Page 10 - Global Equity Manager - Performance by Region" xfId="101" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="_Page 12 - Global Equity Manager Performance by Sector" xfId="85" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="_Page 12 - Global Equity Manager Performance by Sector November 09" xfId="102" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 10" xfId="99" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 10 2" xfId="100" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 11" xfId="114" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 11 2" xfId="103" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 12" xfId="122" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 12 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 13" xfId="86" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 14" xfId="107" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 15" xfId="112" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 2" xfId="110" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="117" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 2 2 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent1 2 2 2 2" xfId="75" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent1 2 2 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent1 2 2 3 2" xfId="104" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Accent1 2 2 4" xfId="88" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="124" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Accent1 2 3 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="20% - Accent1 2 3 2 2" xfId="77" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -6081,2084 +6134,2094 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="4">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="5">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{9CF22FB4-E641-4B96-9BB5-152B48E5C498}">
   <we:reference id="WA200009404" version="1.0.0.8" store="Omex" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="WA200009404" version="1.0.0.8" store="WA200009404" storeType="OMEX"/>
   </we:alternateReferences>
-  <we:properties/>
+  <we:properties>
+    <we:property name="claude.fileId" value="&quot;5e81dfb2-5b66-4ef5-afde-f5333c7b9c20&quot;"/>
+  </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/webextensions/webextension2.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{4C4FBDE8-8669-45F8-B02C-641DC5F9B4F7}">
   <we:reference id="WA200010725" version="1.0.0.1" store="Omex" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="WA200010725" version="1.0.0.1" store="WA200010725" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties>
     <we:property name="claude.fileId" value="&quot;dc8df001-7c83-4900-a2d3-eb83366fbbe8&quot;"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
-  <dimension ref="A1:D240"/>
+  <dimension ref="A1:D241"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A71" workbookViewId="0">
-      <selection activeCell="G208" sqref="G208"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A230" workbookViewId="0">
+      <selection activeCell="I248" sqref="I248"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="18.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="9"/>
+      <c r="B1" s="7"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
-      <c r="A2" s="10" t="s">
+      <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="9"/>
+      <c r="B2" s="7"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
-      <c r="B3" s="8"/>
+      <c r="B3" s="6"/>
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="1:3">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:3">
-      <c r="A5" s="3">
+      <c r="A5" s="18">
         <v>39082</v>
       </c>
-      <c r="B5" s="11">
+      <c r="B5" s="19">
         <v>0</v>
       </c>
-      <c r="C5" s="4"/>
+      <c r="C5" s="3"/>
     </row>
     <row r="6" spans="1:3">
-      <c r="A6" s="5">
+      <c r="A6" s="16">
         <v>39113</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="11">
         <v>0</v>
       </c>
       <c r="C6" s="2"/>
     </row>
     <row r="7" spans="1:3">
-      <c r="A7" s="5">
+      <c r="A7" s="16">
         <v>39141</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="12">
         <v>0</v>
       </c>
       <c r="C7" s="2"/>
     </row>
     <row r="8" spans="1:3">
-      <c r="A8" s="5">
+      <c r="A8" s="16">
         <v>39172</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="12">
         <v>7137.29</v>
       </c>
       <c r="C8" s="2"/>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" s="5">
+      <c r="A9" s="16">
         <v>39202</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="12">
         <v>7190.69</v>
       </c>
       <c r="C9" s="2"/>
     </row>
     <row r="10" spans="1:3">
-      <c r="A10" s="5">
+      <c r="A10" s="16">
         <v>39233</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="12">
         <v>7126.08</v>
       </c>
       <c r="C10" s="2"/>
     </row>
     <row r="11" spans="1:3">
-      <c r="A11" s="5">
+      <c r="A11" s="16">
         <v>39263</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="12">
         <v>9657.4500000000007</v>
       </c>
       <c r="C11" s="2"/>
     </row>
     <row r="12" spans="1:3">
-      <c r="A12" s="5">
+      <c r="A12" s="16">
         <v>39294</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="12">
         <v>9832.49</v>
       </c>
       <c r="C12" s="2"/>
     </row>
     <row r="13" spans="1:3">
-      <c r="A13" s="5">
+      <c r="A13" s="16">
         <v>39325</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="12">
         <v>9930.59</v>
       </c>
       <c r="C13" s="2"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="5">
+      <c r="A14" s="16">
         <v>39355</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="12">
         <v>11153.04</v>
       </c>
       <c r="C14" s="2"/>
     </row>
     <row r="15" spans="1:3">
-      <c r="A15" s="5">
+      <c r="A15" s="16">
         <v>39386</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="12">
         <v>11786.39</v>
       </c>
       <c r="C15" s="2"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="A16" s="5">
+      <c r="A16" s="16">
         <v>39416</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="12">
         <v>13059.34</v>
       </c>
       <c r="C16" s="2"/>
     </row>
     <row r="17" spans="1:3">
-      <c r="A17" s="5">
+      <c r="A17" s="16">
         <v>39447</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="12">
         <v>14032.61</v>
       </c>
       <c r="C17" s="2"/>
     </row>
     <row r="18" spans="1:3">
-      <c r="A18" s="5">
+      <c r="A18" s="16">
         <v>39478</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="12">
         <v>14916.14</v>
       </c>
       <c r="C18" s="2"/>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" s="5">
+      <c r="A19" s="16">
         <v>39507</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="12">
         <v>15222.54</v>
       </c>
       <c r="C19" s="2"/>
     </row>
     <row r="20" spans="1:3">
-      <c r="A20" s="5">
+      <c r="A20" s="16">
         <v>39538</v>
       </c>
-      <c r="B20" s="13">
+      <c r="B20" s="12">
         <v>17191.98</v>
       </c>
       <c r="C20" s="2"/>
     </row>
     <row r="21" spans="1:3">
-      <c r="A21" s="5">
+      <c r="A21" s="16">
         <v>39568</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="12">
         <v>17251.330000000002</v>
       </c>
       <c r="C21" s="2"/>
     </row>
     <row r="22" spans="1:3">
-      <c r="A22" s="5">
+      <c r="A22" s="16">
         <v>39599</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="12">
         <v>17133.990000000002</v>
       </c>
       <c r="C22" s="2"/>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23" s="5">
+      <c r="A23" s="16">
         <v>39629</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="12">
         <v>18770.38</v>
       </c>
       <c r="C23" s="2"/>
     </row>
     <row r="24" spans="1:3">
-      <c r="A24" s="5">
+      <c r="A24" s="16">
         <v>39660</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B24" s="12">
         <v>19770.810000000001</v>
       </c>
       <c r="C24" s="2"/>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" s="5">
+      <c r="A25" s="16">
         <v>39691</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B25" s="12">
         <v>19463.97</v>
       </c>
       <c r="C25" s="2"/>
     </row>
     <row r="26" spans="1:3">
-      <c r="A26" s="5">
+      <c r="A26" s="16">
         <v>39721</v>
       </c>
-      <c r="B26" s="13">
+      <c r="B26" s="12">
         <v>19268.32</v>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" spans="1:3">
-      <c r="A27" s="5">
+      <c r="A27" s="16">
         <v>39752</v>
       </c>
-      <c r="B27" s="13">
+      <c r="B27" s="12">
         <v>18791.48</v>
       </c>
       <c r="C27" s="2"/>
     </row>
     <row r="28" spans="1:3">
-      <c r="A28" s="5">
+      <c r="A28" s="16">
         <v>39782</v>
       </c>
-      <c r="B28" s="13">
+      <c r="B28" s="12">
         <v>19167.53</v>
       </c>
       <c r="C28" s="2"/>
     </row>
     <row r="29" spans="1:3">
-      <c r="A29" s="5">
+      <c r="A29" s="16">
         <v>39813</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B29" s="12">
         <v>20210.68</v>
       </c>
       <c r="C29" s="2"/>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30" s="5">
+      <c r="A30" s="16">
         <v>39844</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="12">
         <v>19542.29</v>
       </c>
       <c r="C30" s="2"/>
     </row>
     <row r="31" spans="1:3">
-      <c r="A31" s="5">
+      <c r="A31" s="16">
         <v>39872</v>
       </c>
-      <c r="B31" s="13">
+      <c r="B31" s="12">
         <v>19335.099999999999</v>
       </c>
       <c r="C31" s="2"/>
     </row>
     <row r="32" spans="1:3">
-      <c r="A32" s="5">
+      <c r="A32" s="16">
         <v>39903</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B32" s="12">
         <v>19618.150000000001</v>
       </c>
       <c r="C32" s="2"/>
     </row>
     <row r="33" spans="1:3">
-      <c r="A33" s="5">
+      <c r="A33" s="16">
         <v>39933</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B33" s="12">
         <v>17980.05</v>
       </c>
       <c r="C33" s="2"/>
     </row>
     <row r="34" spans="1:3">
-      <c r="A34" s="5">
+      <c r="A34" s="16">
         <v>39964</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B34" s="12">
         <v>17509.55</v>
       </c>
       <c r="C34" s="2"/>
     </row>
     <row r="35" spans="1:3">
-      <c r="A35" s="5">
+      <c r="A35" s="16">
         <v>39994</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B35" s="12">
         <v>15767.39</v>
       </c>
       <c r="C35" s="2"/>
     </row>
     <row r="36" spans="1:3">
-      <c r="A36" s="5">
+      <c r="A36" s="16">
         <v>40025</v>
       </c>
-      <c r="B36" s="13">
+      <c r="B36" s="12">
         <v>15015.24</v>
       </c>
       <c r="C36" s="2"/>
     </row>
     <row r="37" spans="1:3">
-      <c r="A37" s="5">
+      <c r="A37" s="16">
         <v>40056</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B37" s="12">
         <v>14342.69</v>
       </c>
       <c r="C37" s="2"/>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="5">
+      <c r="A38" s="16">
         <v>40086</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B38" s="12">
         <v>13709.08</v>
       </c>
       <c r="C38" s="2"/>
     </row>
     <row r="39" spans="1:3">
-      <c r="A39" s="5">
+      <c r="A39" s="16">
         <v>40117</v>
       </c>
-      <c r="B39" s="13">
+      <c r="B39" s="12">
         <v>12928.55</v>
       </c>
       <c r="C39" s="2"/>
     </row>
     <row r="40" spans="1:3">
-      <c r="A40" s="5">
+      <c r="A40" s="16">
         <v>40147</v>
       </c>
-      <c r="B40" s="13">
+      <c r="B40" s="12">
         <v>12603.61</v>
       </c>
       <c r="C40" s="2"/>
     </row>
     <row r="41" spans="1:3">
-      <c r="A41" s="5">
+      <c r="A41" s="16">
         <v>40178</v>
       </c>
-      <c r="B41" s="13">
+      <c r="B41" s="12">
         <v>11284.78</v>
       </c>
       <c r="C41" s="2"/>
     </row>
     <row r="42" spans="1:3">
-      <c r="A42" s="5">
+      <c r="A42" s="16">
         <v>40209</v>
       </c>
-      <c r="B42" s="13">
+      <c r="B42" s="12">
         <v>11258.07</v>
       </c>
       <c r="C42" s="2"/>
     </row>
     <row r="43" spans="1:3">
-      <c r="A43" s="5">
+      <c r="A43" s="16">
         <v>40237</v>
       </c>
-      <c r="B43" s="13">
+      <c r="B43" s="12">
         <v>11238.04</v>
       </c>
       <c r="C43" s="2"/>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" s="5">
+      <c r="A44" s="16">
         <v>40268</v>
       </c>
-      <c r="B44" s="13">
+      <c r="B44" s="12">
         <v>11129.96</v>
       </c>
       <c r="C44" s="2"/>
     </row>
     <row r="45" spans="1:3">
-      <c r="A45" s="5">
+      <c r="A45" s="16">
         <v>40298</v>
       </c>
-      <c r="B45" s="13">
+      <c r="B45" s="12">
         <v>11100.13</v>
       </c>
       <c r="C45" s="2"/>
     </row>
     <row r="46" spans="1:3">
-      <c r="A46" s="5">
+      <c r="A46" s="16">
         <v>40329</v>
       </c>
-      <c r="B46" s="13">
+      <c r="B46" s="12">
         <v>10868.21</v>
       </c>
       <c r="C46" s="2"/>
     </row>
     <row r="47" spans="1:3">
-      <c r="A47" s="5">
+      <c r="A47" s="16">
         <v>40359</v>
       </c>
-      <c r="B47" s="13">
+      <c r="B47" s="12">
         <v>10799.03</v>
       </c>
       <c r="C47" s="2"/>
     </row>
     <row r="48" spans="1:3">
-      <c r="A48" s="5">
+      <c r="A48" s="16">
         <v>40390</v>
       </c>
-      <c r="B48" s="13">
+      <c r="B48" s="12">
         <v>11104.64</v>
       </c>
       <c r="C48" s="2"/>
     </row>
     <row r="49" spans="1:3">
-      <c r="A49" s="5">
+      <c r="A49" s="16">
         <v>40421</v>
       </c>
-      <c r="B49" s="13">
+      <c r="B49" s="12">
         <v>12472.28</v>
       </c>
       <c r="C49" s="2"/>
     </row>
     <row r="50" spans="1:3">
-      <c r="A50" s="5">
+      <c r="A50" s="16">
         <v>40451</v>
       </c>
-      <c r="B50" s="13">
+      <c r="B50" s="12">
         <v>12851.82</v>
       </c>
       <c r="C50" s="2"/>
     </row>
     <row r="51" spans="1:3">
-      <c r="A51" s="5">
+      <c r="A51" s="16">
         <v>40482</v>
       </c>
-      <c r="B51" s="13">
+      <c r="B51" s="12">
         <v>12988.85</v>
       </c>
       <c r="C51" s="2"/>
     </row>
     <row r="52" spans="1:3">
-      <c r="A52" s="5">
+      <c r="A52" s="16">
         <v>40512</v>
       </c>
-      <c r="B52" s="13">
+      <c r="B52" s="12">
         <v>12582.04</v>
       </c>
       <c r="C52" s="2"/>
     </row>
     <row r="53" spans="1:3">
-      <c r="A53" s="5">
+      <c r="A53" s="16">
         <v>40543</v>
       </c>
-      <c r="B53" s="13">
+      <c r="B53" s="12">
         <v>12720.1</v>
       </c>
       <c r="C53" s="2"/>
     </row>
     <row r="54" spans="1:3">
-      <c r="A54" s="5">
+      <c r="A54" s="16">
         <v>40574</v>
       </c>
-      <c r="B54" s="13">
+      <c r="B54" s="12">
         <v>12792.44</v>
       </c>
       <c r="C54" s="2"/>
     </row>
     <row r="55" spans="1:3">
-      <c r="A55" s="5">
+      <c r="A55" s="16">
         <v>40602</v>
       </c>
-      <c r="B55" s="13">
+      <c r="B55" s="12">
         <v>12833.71</v>
       </c>
       <c r="C55" s="2"/>
     </row>
     <row r="56" spans="1:3">
-      <c r="A56" s="5">
+      <c r="A56" s="16">
         <v>40633</v>
       </c>
-      <c r="B56" s="13">
+      <c r="B56" s="12">
         <v>12941.8</v>
       </c>
       <c r="C56" s="2"/>
     </row>
     <row r="57" spans="1:3">
-      <c r="A57" s="5">
+      <c r="A57" s="16">
         <v>40663</v>
       </c>
-      <c r="B57" s="13">
+      <c r="B57" s="12">
         <v>13269.99</v>
       </c>
       <c r="C57" s="2"/>
     </row>
     <row r="58" spans="1:3">
-      <c r="A58" s="5">
+      <c r="A58" s="16">
         <v>40694</v>
       </c>
-      <c r="B58" s="13">
+      <c r="B58" s="12">
         <v>13196.57623526</v>
       </c>
       <c r="C58" s="2"/>
     </row>
     <row r="59" spans="1:3">
-      <c r="A59" s="5">
+      <c r="A59" s="16">
         <v>40724</v>
       </c>
-      <c r="B59" s="13">
+      <c r="B59" s="12">
         <v>13271.16554061</v>
       </c>
       <c r="C59" s="2"/>
     </row>
     <row r="60" spans="1:3">
-      <c r="A60" s="5">
+      <c r="A60" s="16">
         <v>40755</v>
       </c>
-      <c r="B60" s="13">
+      <c r="B60" s="12">
         <v>13411.40343893</v>
       </c>
       <c r="C60" s="2"/>
     </row>
     <row r="61" spans="1:3">
-      <c r="A61" s="5">
+      <c r="A61" s="16">
         <v>40786</v>
       </c>
-      <c r="B61" s="13">
+      <c r="B61" s="12">
         <v>13577.253927010001</v>
       </c>
       <c r="C61" s="2"/>
     </row>
     <row r="62" spans="1:3">
-      <c r="A62" s="5">
+      <c r="A62" s="16">
         <v>40816</v>
       </c>
-      <c r="B62" s="13">
+      <c r="B62" s="12">
         <v>13223.271802279998</v>
       </c>
       <c r="C62" s="2"/>
     </row>
     <row r="63" spans="1:3">
-      <c r="A63" s="5">
+      <c r="A63" s="16">
         <v>40847</v>
       </c>
-      <c r="B63" s="13">
+      <c r="B63" s="12">
         <v>13418.694955250005</v>
       </c>
       <c r="C63" s="2"/>
     </row>
     <row r="64" spans="1:3">
-      <c r="A64" s="5">
+      <c r="A64" s="16">
         <v>40877</v>
       </c>
-      <c r="B64" s="13">
+      <c r="B64" s="12">
         <v>13265.728631959999</v>
       </c>
       <c r="C64" s="2"/>
     </row>
     <row r="65" spans="1:3">
-      <c r="A65" s="5">
+      <c r="A65" s="16">
         <v>40908</v>
       </c>
-      <c r="B65" s="13">
+      <c r="B65" s="12">
         <v>13156.642430589998</v>
       </c>
       <c r="C65" s="2"/>
     </row>
     <row r="66" spans="1:3">
-      <c r="A66" s="5">
+      <c r="A66" s="16">
         <v>40939</v>
       </c>
-      <c r="B66" s="13">
+      <c r="B66" s="12">
         <v>14950.766832410003</v>
       </c>
       <c r="C66" s="2"/>
     </row>
     <row r="67" spans="1:3">
-      <c r="A67" s="5">
+      <c r="A67" s="16">
         <v>40968</v>
       </c>
-      <c r="B67" s="13">
+      <c r="B67" s="12">
         <v>14974.513393630001</v>
       </c>
       <c r="C67" s="2"/>
     </row>
     <row r="68" spans="1:3">
-      <c r="A68" s="5">
+      <c r="A68" s="16">
         <v>40999</v>
       </c>
-      <c r="B68" s="13">
+      <c r="B68" s="12">
         <v>14905.87703016</v>
       </c>
       <c r="C68" s="2"/>
     </row>
     <row r="69" spans="1:3">
-      <c r="A69" s="5">
+      <c r="A69" s="16">
         <v>41029</v>
       </c>
-      <c r="B69" s="13">
+      <c r="B69" s="12">
         <v>14998.864507429998</v>
       </c>
       <c r="C69" s="2"/>
     </row>
     <row r="70" spans="1:3">
-      <c r="A70" s="5">
+      <c r="A70" s="16">
         <v>41060</v>
       </c>
-      <c r="B70" s="13">
+      <c r="B70" s="12">
         <v>14700.6488751</v>
       </c>
       <c r="C70" s="2"/>
     </row>
     <row r="71" spans="1:3">
-      <c r="A71" s="5">
+      <c r="A71" s="16">
         <v>41090</v>
       </c>
-      <c r="B71" s="13">
+      <c r="B71" s="12">
         <v>14786.354004289993</v>
       </c>
       <c r="C71" s="2"/>
     </row>
     <row r="72" spans="1:3">
-      <c r="A72" s="5">
+      <c r="A72" s="16">
         <v>41121</v>
       </c>
-      <c r="B72" s="13">
+      <c r="B72" s="12">
         <v>14719.256256629998</v>
       </c>
       <c r="C72" s="2"/>
     </row>
     <row r="73" spans="1:3">
-      <c r="A73" s="5">
+      <c r="A73" s="16">
         <v>41152</v>
       </c>
-      <c r="B73" s="13">
+      <c r="B73" s="12">
         <v>14853.143239000001</v>
       </c>
       <c r="C73" s="2"/>
     </row>
     <row r="74" spans="1:3">
-      <c r="A74" s="5">
+      <c r="A74" s="16">
         <f>EOMONTH(A73,1)</f>
         <v>41182</v>
       </c>
-      <c r="B74" s="13">
+      <c r="B74" s="12">
         <v>14981.029242370001</v>
       </c>
       <c r="C74" s="2"/>
     </row>
     <row r="75" spans="1:3">
-      <c r="A75" s="5">
+      <c r="A75" s="16">
         <v>41213</v>
       </c>
-      <c r="B75" s="13">
+      <c r="B75" s="12">
         <v>14977.687693600001</v>
       </c>
       <c r="C75" s="2"/>
     </row>
     <row r="76" spans="1:3">
-      <c r="A76" s="5">
+      <c r="A76" s="16">
         <v>41243</v>
       </c>
-      <c r="B76" s="13">
+      <c r="B76" s="12">
         <v>14989.92876157</v>
       </c>
       <c r="C76" s="2"/>
     </row>
     <row r="77" spans="1:3">
-      <c r="A77" s="5">
+      <c r="A77" s="16">
         <v>41274</v>
       </c>
-      <c r="B77" s="13">
+      <c r="B77" s="12">
         <v>14997.518657430001</v>
       </c>
       <c r="C77" s="2"/>
     </row>
     <row r="78" spans="1:3">
-      <c r="A78" s="5">
+      <c r="A78" s="16">
         <v>41305</v>
       </c>
-      <c r="B78" s="13">
+      <c r="B78" s="12">
         <v>15032.356136030001</v>
       </c>
       <c r="C78" s="2"/>
     </row>
     <row r="79" spans="1:3">
-      <c r="A79" s="5">
+      <c r="A79" s="16">
         <v>41333</v>
       </c>
-      <c r="B79" s="13">
+      <c r="B79" s="12">
         <v>14858.93692647</v>
       </c>
       <c r="C79" s="2"/>
     </row>
     <row r="80" spans="1:3">
-      <c r="A80" s="5">
+      <c r="A80" s="16">
         <v>41364</v>
       </c>
-      <c r="B80" s="13">
+      <c r="B80" s="12">
         <v>14754.647695469999</v>
       </c>
       <c r="C80" s="2"/>
     </row>
     <row r="81" spans="1:3">
-      <c r="A81" s="5">
+      <c r="A81" s="16">
         <v>41394</v>
       </c>
-      <c r="B81" s="13">
+      <c r="B81" s="12">
         <v>14882.277247940001</v>
       </c>
       <c r="C81" s="2"/>
     </row>
     <row r="82" spans="1:3">
-      <c r="A82" s="5">
+      <c r="A82" s="16">
         <v>41425</v>
       </c>
-      <c r="B82" s="13">
+      <c r="B82" s="12">
         <v>15240.625892709999</v>
       </c>
       <c r="C82" s="2"/>
     </row>
     <row r="83" spans="1:3">
-      <c r="A83" s="5">
+      <c r="A83" s="16">
         <v>41455</v>
       </c>
-      <c r="B83" s="13">
+      <c r="B83" s="12">
         <v>15207.82796764</v>
       </c>
-      <c r="C83" s="6"/>
+      <c r="C83" s="4"/>
     </row>
     <row r="84" spans="1:3">
-      <c r="A84" s="5">
+      <c r="A84" s="16">
         <v>41486</v>
       </c>
-      <c r="B84" s="13">
+      <c r="B84" s="12">
         <v>15378.853228510001</v>
       </c>
     </row>
     <row r="85" spans="1:3">
-      <c r="A85" s="5">
+      <c r="A85" s="16">
         <v>41517</v>
       </c>
-      <c r="B85" s="13">
+      <c r="B85" s="12">
         <v>15279.53522844</v>
       </c>
     </row>
     <row r="86" spans="1:3">
-      <c r="A86" s="5">
+      <c r="A86" s="16">
         <v>41547</v>
       </c>
-      <c r="B86" s="13">
+      <c r="B86" s="12">
         <v>15559.486370319999</v>
       </c>
     </row>
     <row r="87" spans="1:3">
-      <c r="A87" s="5">
+      <c r="A87" s="16">
         <v>41578</v>
       </c>
-      <c r="B87" s="13">
+      <c r="B87" s="12">
         <v>15696.28620472</v>
       </c>
     </row>
     <row r="88" spans="1:3">
-      <c r="A88" s="5">
+      <c r="A88" s="16">
         <v>41608</v>
       </c>
-      <c r="B88" s="13">
+      <c r="B88" s="12">
         <v>15556.511541450007</v>
       </c>
     </row>
     <row r="89" spans="1:3">
-      <c r="A89" s="5">
+      <c r="A89" s="16">
         <v>41639</v>
       </c>
-      <c r="B89" s="13">
+      <c r="B89" s="12">
         <v>15419.12583219</v>
       </c>
     </row>
     <row r="90" spans="1:3">
-      <c r="A90" s="5">
+      <c r="A90" s="16">
         <v>41670</v>
       </c>
-      <c r="B90" s="13">
+      <c r="B90" s="12">
         <v>15561.222301709999</v>
       </c>
     </row>
     <row r="91" spans="1:3">
-      <c r="A91" s="5">
+      <c r="A91" s="16">
         <v>41698</v>
       </c>
-      <c r="B91" s="13">
+      <c r="B91" s="12">
         <v>15773.88736891</v>
       </c>
     </row>
     <row r="92" spans="1:3">
-      <c r="A92" s="5">
+      <c r="A92" s="16">
         <v>41729</v>
       </c>
-      <c r="B92" s="13">
+      <c r="B92" s="12">
         <v>15724.42952591</v>
       </c>
     </row>
     <row r="93" spans="1:3">
-      <c r="A93" s="5">
+      <c r="A93" s="16">
         <v>41759</v>
       </c>
-      <c r="B93" s="13">
+      <c r="B93" s="12">
         <v>15852.758223680001</v>
       </c>
     </row>
     <row r="94" spans="1:3">
-      <c r="A94" s="5">
+      <c r="A94" s="16">
         <v>41790</v>
       </c>
-      <c r="B94" s="13">
+      <c r="B94" s="12">
         <v>15937.367363740002</v>
       </c>
     </row>
     <row r="95" spans="1:3">
-      <c r="A95" s="5">
+      <c r="A95" s="16">
         <v>41820</v>
       </c>
-      <c r="B95" s="13">
+      <c r="B95" s="12">
         <v>15514.022167409999</v>
       </c>
     </row>
     <row r="96" spans="1:3">
-      <c r="A96" s="5">
+      <c r="A96" s="16">
         <v>41851</v>
       </c>
-      <c r="B96" s="13">
+      <c r="B96" s="12">
         <v>15345.749014010002</v>
       </c>
     </row>
     <row r="97" spans="1:3">
-      <c r="A97" s="5">
+      <c r="A97" s="16">
         <v>41882</v>
       </c>
-      <c r="B97" s="13">
+      <c r="B97" s="12">
         <v>15395.35467689</v>
       </c>
     </row>
     <row r="98" spans="1:3">
-      <c r="A98" s="5">
+      <c r="A98" s="16">
         <v>41912</v>
       </c>
-      <c r="B98" s="13">
+      <c r="B98" s="12">
         <v>14937.529165440003</v>
       </c>
     </row>
     <row r="99" spans="1:3">
-      <c r="A99" s="5">
+      <c r="A99" s="16">
         <v>41943</v>
       </c>
-      <c r="B99" s="13">
+      <c r="B99" s="12">
         <v>14928.318225999998</v>
       </c>
     </row>
     <row r="100" spans="1:3">
-      <c r="A100" s="5">
+      <c r="A100" s="16">
         <v>41973</v>
       </c>
-      <c r="B100" s="13">
+      <c r="B100" s="12">
         <v>14848.178324649998</v>
       </c>
     </row>
     <row r="101" spans="1:3">
-      <c r="A101" s="5">
+      <c r="A101" s="16">
         <v>42004</v>
       </c>
-      <c r="B101" s="13">
+      <c r="B101" s="12">
         <v>14688.820967889997</v>
       </c>
     </row>
     <row r="102" spans="1:3" ht="14.45" customHeight="1">
-      <c r="A102" s="5">
+      <c r="A102" s="16">
         <v>42035</v>
       </c>
-      <c r="B102" s="13">
+      <c r="B102" s="12">
         <v>14797</v>
       </c>
     </row>
     <row r="103" spans="1:3" ht="14.45" customHeight="1">
-      <c r="A103" s="5">
+      <c r="A103" s="16">
         <v>42063</v>
       </c>
-      <c r="B103" s="13">
+      <c r="B103" s="12">
         <v>14655</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="14.45" customHeight="1">
-      <c r="A104" s="5">
+      <c r="A104" s="16">
         <v>42094</v>
       </c>
-      <c r="B104" s="13">
+      <c r="B104" s="12">
         <v>14487.39624185</v>
       </c>
     </row>
     <row r="105" spans="1:3">
-      <c r="A105" s="5">
+      <c r="A105" s="16">
         <v>42124</v>
       </c>
-      <c r="B105" s="13">
+      <c r="B105" s="12">
         <v>14685.438319419996</v>
       </c>
     </row>
     <row r="106" spans="1:3">
-      <c r="A106" s="5">
+      <c r="A106" s="16">
         <v>42155</v>
       </c>
-      <c r="B106" s="13">
+      <c r="B106" s="12">
         <v>14480.439996770001</v>
       </c>
     </row>
     <row r="107" spans="1:3">
-      <c r="A107" s="5">
+      <c r="A107" s="16">
         <v>42185</v>
       </c>
-      <c r="B107" s="13">
+      <c r="B107" s="12">
         <v>13998.06759205</v>
       </c>
-      <c r="C107" s="7"/>
+      <c r="C107" s="5"/>
     </row>
     <row r="108" spans="1:3">
-      <c r="A108" s="5">
+      <c r="A108" s="16">
         <v>42216</v>
       </c>
-      <c r="B108" s="13">
+      <c r="B108" s="12">
         <v>13993.877869400003</v>
       </c>
     </row>
     <row r="109" spans="1:3">
-      <c r="A109" s="5">
+      <c r="A109" s="16">
         <v>42247</v>
       </c>
-      <c r="B109" s="13">
+      <c r="B109" s="12">
         <v>14031.470900219998</v>
       </c>
     </row>
     <row r="110" spans="1:3">
-      <c r="A110" s="5">
+      <c r="A110" s="16">
         <v>42277</v>
       </c>
-      <c r="B110" s="13">
+      <c r="B110" s="12">
         <v>14094.385077389999</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111" s="5">
+      <c r="A111" s="16">
         <v>42308</v>
       </c>
-      <c r="B111" s="13">
+      <c r="B111" s="12">
         <v>14104.696004950001</v>
       </c>
     </row>
     <row r="112" spans="1:3">
-      <c r="A112" s="5">
+      <c r="A112" s="16">
         <v>42338</v>
       </c>
-      <c r="B112" s="13">
+      <c r="B112" s="12">
         <v>13840.839699389999</v>
       </c>
     </row>
     <row r="113" spans="1:2">
-      <c r="A113" s="5">
+      <c r="A113" s="16">
         <v>42369</v>
       </c>
-      <c r="B113" s="13">
+      <c r="B113" s="12">
         <v>13966.27571917</v>
       </c>
     </row>
     <row r="114" spans="1:2">
-      <c r="A114" s="5">
+      <c r="A114" s="16">
         <v>42400</v>
       </c>
-      <c r="B114" s="13">
+      <c r="B114" s="12">
         <v>14049.60106153</v>
       </c>
     </row>
     <row r="115" spans="1:2">
-      <c r="A115" s="5">
+      <c r="A115" s="16">
         <v>42429</v>
       </c>
-      <c r="B115" s="13">
+      <c r="B115" s="12">
         <v>14410.3585499</v>
       </c>
     </row>
     <row r="116" spans="1:2">
-      <c r="A116" s="5">
+      <c r="A116" s="16">
         <v>42460</v>
       </c>
-      <c r="B116" s="13">
+      <c r="B116" s="12">
         <v>14697.645290389999</v>
       </c>
     </row>
     <row r="117" spans="1:2">
-      <c r="A117" s="5">
+      <c r="A117" s="16">
         <v>42490</v>
       </c>
-      <c r="B117" s="13">
+      <c r="B117" s="12">
         <v>14859.932981209999</v>
       </c>
     </row>
     <row r="118" spans="1:2">
-      <c r="A118" s="5">
+      <c r="A118" s="16">
         <v>42521</v>
       </c>
-      <c r="B118" s="13">
+      <c r="B118" s="12">
         <v>14631.09</v>
       </c>
     </row>
     <row r="119" spans="1:2">
-      <c r="A119" s="5">
+      <c r="A119" s="16">
         <v>42551</v>
       </c>
-      <c r="B119" s="13">
+      <c r="B119" s="12">
         <v>14603.462390409999</v>
       </c>
     </row>
     <row r="120" spans="1:2">
-      <c r="A120" s="5">
+      <c r="A120" s="16">
         <v>42582</v>
       </c>
-      <c r="B120" s="13">
+      <c r="B120" s="12">
         <v>14694.44179268</v>
       </c>
     </row>
     <row r="121" spans="1:2">
-      <c r="A121" s="5">
+      <c r="A121" s="16">
         <v>42613</v>
       </c>
-      <c r="B121" s="13">
+      <c r="B121" s="12">
         <v>14579.105062530001</v>
       </c>
     </row>
     <row r="122" spans="1:2">
-      <c r="A122" s="5">
+      <c r="A122" s="16">
         <v>42643</v>
       </c>
-      <c r="B122" s="13">
+      <c r="B122" s="12">
         <v>14720.833576999999</v>
       </c>
     </row>
     <row r="123" spans="1:2">
-      <c r="A123" s="5">
+      <c r="A123" s="16">
         <v>42674</v>
       </c>
-      <c r="B123" s="13">
+      <c r="B123" s="12">
         <v>14377.14668442</v>
       </c>
     </row>
     <row r="124" spans="1:2">
-      <c r="A124" s="5">
+      <c r="A124" s="16">
         <v>42704</v>
       </c>
-      <c r="B124" s="13">
+      <c r="B124" s="12">
         <v>13821.271859780001</v>
       </c>
     </row>
     <row r="125" spans="1:2">
-      <c r="A125" s="5">
+      <c r="A125" s="16">
         <v>42735</v>
       </c>
-      <c r="B125" s="13">
+      <c r="B125" s="12">
         <v>13772.058262639999</v>
       </c>
     </row>
     <row r="126" spans="1:2">
-      <c r="A126" s="5">
+      <c r="A126" s="16">
         <v>42766</v>
       </c>
-      <c r="B126" s="13">
+      <c r="B126" s="12">
         <v>13995.22083167</v>
       </c>
     </row>
     <row r="127" spans="1:2">
-      <c r="A127" s="5">
+      <c r="A127" s="16">
         <v>42794</v>
       </c>
-      <c r="B127" s="13">
+      <c r="B127" s="12">
         <v>14048.66</v>
       </c>
     </row>
     <row r="128" spans="1:2">
-      <c r="A128" s="5">
+      <c r="A128" s="16">
         <v>42825</v>
       </c>
-      <c r="B128" s="13">
+      <c r="B128" s="12">
         <v>14070.31</v>
       </c>
     </row>
     <row r="129" spans="1:4">
-      <c r="A129" s="5">
+      <c r="A129" s="16">
         <v>42855</v>
       </c>
-      <c r="B129" s="13">
+      <c r="B129" s="12">
         <v>14209.280963250003</v>
       </c>
     </row>
     <row r="130" spans="1:4">
-      <c r="A130" s="5">
+      <c r="A130" s="16">
         <v>42886</v>
       </c>
-      <c r="B130" s="13">
+      <c r="B130" s="12">
         <v>14443.63521</v>
       </c>
     </row>
     <row r="131" spans="1:4">
-      <c r="A131" s="15">
+      <c r="A131" s="16">
         <v>42916</v>
       </c>
-      <c r="B131" s="16">
+      <c r="B131" s="12">
         <v>14400.896788849999</v>
       </c>
     </row>
     <row r="132" spans="1:4">
-      <c r="A132" s="15">
+      <c r="A132" s="16">
         <v>42947</v>
       </c>
-      <c r="B132" s="16">
+      <c r="B132" s="12">
         <v>14607.831768829999</v>
       </c>
     </row>
     <row r="133" spans="1:4">
-      <c r="A133" s="15">
+      <c r="A133" s="16">
         <v>42978</v>
       </c>
-      <c r="B133" s="16">
+      <c r="B133" s="12">
         <v>14769.495040080003</v>
       </c>
     </row>
     <row r="134" spans="1:4">
-      <c r="A134" s="15">
+      <c r="A134" s="16">
         <v>43008</v>
       </c>
-      <c r="B134" s="17">
+      <c r="B134" s="13">
         <v>14615.056710569999</v>
       </c>
     </row>
     <row r="135" spans="1:4">
-      <c r="A135" s="15">
+      <c r="A135" s="16">
         <v>43039</v>
       </c>
-      <c r="B135" s="17">
+      <c r="B135" s="13">
         <v>14541.45</v>
       </c>
     </row>
     <row r="136" spans="1:4">
-      <c r="A136" s="15">
+      <c r="A136" s="16">
         <v>43069</v>
       </c>
-      <c r="B136" s="17">
+      <c r="B136" s="13">
         <v>14702.57059775</v>
       </c>
     </row>
     <row r="137" spans="1:4">
-      <c r="A137" s="15">
+      <c r="A137" s="16">
         <v>43100</v>
       </c>
-      <c r="B137" s="17">
+      <c r="B137" s="13">
         <v>14738.823344660001</v>
       </c>
     </row>
     <row r="138" spans="1:4">
-      <c r="A138" s="15">
+      <c r="A138" s="16">
         <v>43131</v>
       </c>
-      <c r="B138" s="17">
+      <c r="B138" s="13">
         <v>14956.81639751</v>
       </c>
     </row>
     <row r="139" spans="1:4">
-      <c r="A139" s="15">
+      <c r="A139" s="16">
         <v>43159</v>
       </c>
-      <c r="B139" s="18">
+      <c r="B139" s="14">
         <v>14851.000357110001</v>
       </c>
     </row>
     <row r="140" spans="1:4">
-      <c r="A140" s="15">
+      <c r="A140" s="16">
         <v>43190</v>
       </c>
-      <c r="B140" s="18">
+      <c r="B140" s="14">
         <v>14937.57337849</v>
       </c>
     </row>
     <row r="141" spans="1:4">
-      <c r="A141" s="15">
+      <c r="A141" s="16">
         <v>43220</v>
       </c>
-      <c r="B141" s="18">
+      <c r="B141" s="14">
         <v>14700.91408409</v>
       </c>
     </row>
     <row r="142" spans="1:4">
-      <c r="A142" s="15">
+      <c r="A142" s="16">
         <v>43251</v>
       </c>
-      <c r="B142" s="18">
+      <c r="B142" s="14">
         <v>14700.57417681</v>
       </c>
     </row>
     <row r="143" spans="1:4">
-      <c r="A143" s="15">
+      <c r="A143" s="16">
         <v>43281</v>
       </c>
-      <c r="B143" s="18">
+      <c r="B143" s="14">
         <v>14636.89089574</v>
       </c>
     </row>
     <row r="144" spans="1:4">
-      <c r="A144" s="15">
+      <c r="A144" s="16">
         <v>43312</v>
       </c>
-      <c r="B144" s="18">
+      <c r="B144" s="14">
         <v>14615.095853880001</v>
       </c>
-      <c r="D144" s="19"/>
+      <c r="D144" s="9"/>
     </row>
     <row r="145" spans="1:4">
-      <c r="A145" s="15">
+      <c r="A145" s="16">
         <v>43343</v>
       </c>
-      <c r="B145" s="18">
+      <c r="B145" s="14">
         <v>14726.655825190001</v>
       </c>
     </row>
     <row r="146" spans="1:4">
-      <c r="A146" s="15">
+      <c r="A146" s="16">
         <v>43373</v>
       </c>
-      <c r="B146" s="18">
+      <c r="B146" s="14">
         <v>14020.408704510002</v>
       </c>
-      <c r="D146" s="19"/>
+      <c r="D146" s="9"/>
     </row>
     <row r="147" spans="1:4">
-      <c r="A147" s="15">
+      <c r="A147" s="16">
         <v>43404</v>
       </c>
-      <c r="B147" s="18">
+      <c r="B147" s="14">
         <v>13847.16171083</v>
       </c>
     </row>
     <row r="148" spans="1:4">
-      <c r="A148" s="15">
+      <c r="A148" s="16">
         <v>43434</v>
       </c>
-      <c r="B148" s="18">
+      <c r="B148" s="14">
         <v>13926.155146760004</v>
       </c>
     </row>
     <row r="149" spans="1:4">
-      <c r="A149" s="15">
+      <c r="A149" s="16">
         <v>43465</v>
       </c>
-      <c r="B149" s="18">
+      <c r="B149" s="14">
         <v>14133.8472876</v>
       </c>
     </row>
     <row r="150" spans="1:4">
-      <c r="A150" s="15">
+      <c r="A150" s="16">
         <v>43496</v>
       </c>
-      <c r="B150" s="18">
+      <c r="B150" s="14">
         <v>14296.004327959996</v>
       </c>
     </row>
     <row r="151" spans="1:4">
-      <c r="A151" s="15">
+      <c r="A151" s="16">
         <v>43524</v>
       </c>
-      <c r="B151" s="18">
+      <c r="B151" s="14">
         <v>14212.35634228</v>
       </c>
     </row>
     <row r="152" spans="1:4">
-      <c r="A152" s="15">
+      <c r="A152" s="16">
         <v>43555</v>
       </c>
-      <c r="B152" s="18">
+      <c r="B152" s="14">
         <v>14344.01737806</v>
       </c>
     </row>
     <row r="153" spans="1:4">
-      <c r="A153" s="15">
+      <c r="A153" s="16">
         <v>43585</v>
       </c>
-      <c r="B153" s="18">
+      <c r="B153" s="14">
         <v>14294.898964059999</v>
       </c>
     </row>
     <row r="154" spans="1:4">
-      <c r="A154" s="15">
+      <c r="A154" s="16">
         <v>43616</v>
       </c>
-      <c r="B154" s="18">
+      <c r="B154" s="14">
         <v>14465.51746185</v>
       </c>
     </row>
     <row r="155" spans="1:4">
-      <c r="A155" s="15">
+      <c r="A155" s="16">
         <v>43646</v>
       </c>
-      <c r="B155" s="18">
+      <c r="B155" s="14">
         <v>14189.896805799999</v>
       </c>
     </row>
     <row r="156" spans="1:4">
-      <c r="A156" s="15">
+      <c r="A156" s="16">
         <v>43677</v>
       </c>
-      <c r="B156" s="18">
+      <c r="B156" s="14">
         <v>14103.487782770002</v>
       </c>
     </row>
     <row r="157" spans="1:4">
-      <c r="A157" s="15">
+      <c r="A157" s="16">
         <v>43708</v>
       </c>
-      <c r="B157" s="18">
+      <c r="B157" s="14">
         <v>14320.71</v>
       </c>
     </row>
     <row r="158" spans="1:4">
-      <c r="A158" s="15">
+      <c r="A158" s="16">
         <v>43738</v>
       </c>
-      <c r="B158" s="18">
+      <c r="B158" s="14">
         <v>14163.605327409998</v>
       </c>
     </row>
     <row r="159" spans="1:4">
-      <c r="A159" s="15">
+      <c r="A159" s="16">
         <v>43769</v>
       </c>
-      <c r="B159" s="18">
+      <c r="B159" s="14">
         <v>14247.853804249999</v>
       </c>
     </row>
     <row r="160" spans="1:4">
-      <c r="A160" s="15">
+      <c r="A160" s="16">
         <v>43799</v>
       </c>
-      <c r="B160" s="18">
+      <c r="B160" s="14">
         <v>13151.8498936</v>
       </c>
     </row>
     <row r="161" spans="1:2">
-      <c r="A161" s="15">
+      <c r="A161" s="16">
         <v>43830</v>
       </c>
-      <c r="B161" s="18">
+      <c r="B161" s="14">
         <v>12233.406486660002</v>
       </c>
     </row>
     <row r="162" spans="1:2">
-      <c r="A162" s="20">
+      <c r="A162" s="16">
         <v>43861</v>
       </c>
-      <c r="B162" s="18">
+      <c r="B162" s="14">
         <v>12352.559574610001</v>
       </c>
     </row>
     <row r="163" spans="1:2">
-      <c r="A163" s="15">
+      <c r="A163" s="16">
         <v>43890</v>
       </c>
-      <c r="B163" s="18">
+      <c r="B163" s="14">
         <v>12396.20708973</v>
       </c>
     </row>
     <row r="164" spans="1:2">
-      <c r="A164" s="15">
+      <c r="A164" s="16">
         <v>43921</v>
       </c>
-      <c r="B164" s="18">
+      <c r="B164" s="14">
         <v>12334.298319</v>
       </c>
     </row>
     <row r="165" spans="1:2">
-      <c r="A165" s="15">
+      <c r="A165" s="16">
         <v>43951</v>
       </c>
-      <c r="B165" s="18">
+      <c r="B165" s="14">
         <v>10467.0829639</v>
       </c>
     </row>
     <row r="166" spans="1:2">
-      <c r="A166" s="15">
+      <c r="A166" s="16">
         <v>43982</v>
       </c>
-      <c r="B166" s="18">
+      <c r="B166" s="14">
         <v>10507.993015669999</v>
       </c>
     </row>
     <row r="167" spans="1:2">
-      <c r="A167" s="15">
+      <c r="A167" s="16">
         <v>44012</v>
       </c>
-      <c r="B167" s="18">
+      <c r="B167" s="14">
         <v>10569.48668751</v>
       </c>
     </row>
     <row r="168" spans="1:2">
-      <c r="A168" s="15">
+      <c r="A168" s="16">
         <v>44043</v>
       </c>
-      <c r="B168" s="18">
+      <c r="B168" s="14">
         <v>10860.38062091</v>
       </c>
     </row>
     <row r="169" spans="1:2">
-      <c r="A169" s="15">
+      <c r="A169" s="16">
         <v>44074</v>
       </c>
-      <c r="B169" s="18">
+      <c r="B169" s="14">
         <v>9784.9906997300041</v>
       </c>
     </row>
     <row r="170" spans="1:2">
-      <c r="A170" s="15">
+      <c r="A170" s="16">
         <v>44104</v>
       </c>
-      <c r="B170" s="18">
+      <c r="B170" s="14">
         <v>9736.2613982000003</v>
       </c>
     </row>
     <row r="171" spans="1:2">
-      <c r="A171" s="15">
+      <c r="A171" s="16">
         <v>44135</v>
       </c>
-      <c r="B171" s="18">
+      <c r="B171" s="14">
         <v>9701.6348166499974</v>
       </c>
     </row>
     <row r="172" spans="1:2">
-      <c r="A172" s="15">
+      <c r="A172" s="16">
         <v>44165</v>
       </c>
-      <c r="B172" s="18">
+      <c r="B172" s="14">
         <v>9847.551231129999</v>
       </c>
     </row>
     <row r="173" spans="1:2">
-      <c r="A173" s="15">
+      <c r="A173" s="16">
         <v>44196</v>
       </c>
-      <c r="B173" s="18">
+      <c r="B173" s="14">
         <v>8955.2435930099982</v>
       </c>
     </row>
     <row r="174" spans="1:2">
-      <c r="A174" s="15">
+      <c r="A174" s="16">
         <v>44227</v>
       </c>
-      <c r="B174" s="18">
+      <c r="B174" s="14">
         <v>8874.8516335200002</v>
       </c>
     </row>
     <row r="175" spans="1:2">
-      <c r="A175" s="15">
+      <c r="A175" s="16">
         <v>44255</v>
       </c>
-      <c r="B175" s="18">
+      <c r="B175" s="14">
         <v>8733.5873238599997</v>
       </c>
     </row>
     <row r="176" spans="1:2">
-      <c r="A176" s="15">
+      <c r="A176" s="16">
         <v>44286</v>
       </c>
-      <c r="B176" s="18">
+      <c r="B176" s="14">
         <v>8551.9236680199992</v>
       </c>
     </row>
     <row r="177" spans="1:2">
-      <c r="A177" s="15">
+      <c r="A177" s="16">
         <v>44316</v>
       </c>
-      <c r="B177" s="18">
+      <c r="B177" s="14">
         <v>6940.8383042499981</v>
       </c>
     </row>
     <row r="178" spans="1:2">
-      <c r="A178" s="15">
+      <c r="A178" s="16">
         <v>44347</v>
       </c>
-      <c r="B178" s="18">
+      <c r="B178" s="14">
         <v>6988.3327791899983</v>
       </c>
     </row>
     <row r="179" spans="1:2">
-      <c r="A179" s="15">
+      <c r="A179" s="16">
         <v>44377</v>
       </c>
-      <c r="B179" s="18">
+      <c r="B179" s="14">
         <v>4930.1589228199982</v>
       </c>
     </row>
     <row r="180" spans="1:2">
-      <c r="A180" s="15">
+      <c r="A180" s="16">
         <v>44408</v>
       </c>
-      <c r="B180" s="18">
+      <c r="B180" s="14">
         <v>3991.2</v>
       </c>
     </row>
     <row r="181" spans="1:2">
-      <c r="A181" s="15">
+      <c r="A181" s="16">
         <v>44439</v>
       </c>
-      <c r="B181" s="18">
+      <c r="B181" s="14">
         <v>2975.8696065599979</v>
       </c>
     </row>
     <row r="182" spans="1:2">
-      <c r="A182" s="15">
+      <c r="A182" s="16">
         <v>44469</v>
       </c>
-      <c r="B182" s="18">
+      <c r="B182" s="14">
         <v>2481.6001794899998</v>
       </c>
     </row>
     <row r="183" spans="1:2">
-      <c r="A183" s="15">
+      <c r="A183" s="16">
         <v>44500</v>
       </c>
-      <c r="B183" s="22">
+      <c r="B183" s="11">
         <v>2463.9692658099993</v>
       </c>
     </row>
     <row r="184" spans="1:2">
-      <c r="A184" s="21">
+      <c r="A184" s="16">
         <v>44530</v>
       </c>
-      <c r="B184" s="22">
+      <c r="B184" s="11">
         <v>2464.1646165499992</v>
       </c>
     </row>
     <row r="185" spans="1:2">
-      <c r="A185" s="21">
+      <c r="A185" s="16">
         <v>44561</v>
       </c>
-      <c r="B185" s="22">
+      <c r="B185" s="11">
         <v>2457.197099</v>
       </c>
     </row>
     <row r="186" spans="1:2">
-      <c r="A186" s="21">
+      <c r="A186" s="16">
         <v>44592</v>
       </c>
-      <c r="B186" s="22">
+      <c r="B186" s="11">
         <v>6414.6556521700004</v>
       </c>
     </row>
     <row r="187" spans="1:2">
-      <c r="A187" s="21">
+      <c r="A187" s="16">
         <v>44620</v>
       </c>
-      <c r="B187" s="23">
+      <c r="B187" s="11">
         <v>6406.2324778100001</v>
       </c>
     </row>
     <row r="188" spans="1:2">
-      <c r="A188" s="21">
+      <c r="A188" s="16">
         <v>44651</v>
       </c>
-      <c r="B188" s="23">
+      <c r="B188" s="11">
         <v>8147.7423887700006</v>
       </c>
     </row>
     <row r="189" spans="1:2">
-      <c r="A189" s="21">
+      <c r="A189" s="16">
         <v>44681</v>
       </c>
-      <c r="B189" s="23">
+      <c r="B189" s="11">
         <v>7750.9907585100018</v>
       </c>
     </row>
     <row r="190" spans="1:2">
-      <c r="A190" s="21">
+      <c r="A190" s="16">
         <v>44712</v>
       </c>
-      <c r="B190" s="23">
+      <c r="B190" s="11">
         <v>7805.4181634799988</v>
       </c>
     </row>
     <row r="191" spans="1:2">
-      <c r="A191" s="21">
+      <c r="A191" s="16">
         <v>44742</v>
       </c>
-      <c r="B191" s="23">
+      <c r="B191" s="11">
         <v>7611.2536827100002</v>
       </c>
     </row>
     <row r="192" spans="1:2">
-      <c r="A192" s="21">
+      <c r="A192" s="16">
         <v>44773</v>
       </c>
-      <c r="B192" s="23">
+      <c r="B192" s="11">
         <v>7744.8732105000036</v>
       </c>
     </row>
     <row r="193" spans="1:2">
-      <c r="A193" s="21">
+      <c r="A193" s="16">
         <v>44804</v>
       </c>
-      <c r="B193" s="23">
+      <c r="B193" s="11">
         <v>7473.5810605399993</v>
       </c>
     </row>
     <row r="194" spans="1:2">
-      <c r="A194" s="21">
+      <c r="A194" s="16">
         <v>44834</v>
       </c>
-      <c r="B194" s="23">
+      <c r="B194" s="11">
         <v>7177.26</v>
       </c>
     </row>
     <row r="195" spans="1:2">
-      <c r="A195" s="21">
+      <c r="A195" s="16">
         <v>44865</v>
       </c>
-      <c r="B195" s="23">
+      <c r="B195" s="11">
         <v>7124.3267181300025</v>
       </c>
     </row>
     <row r="196" spans="1:2">
-      <c r="A196" s="21">
+      <c r="A196" s="16">
         <v>44895</v>
       </c>
-      <c r="B196" s="23">
+      <c r="B196" s="11">
         <v>7426.9478750900034</v>
       </c>
     </row>
     <row r="197" spans="1:2">
-      <c r="A197" s="21">
+      <c r="A197" s="16">
         <v>44926</v>
       </c>
-      <c r="B197" s="23">
+      <c r="B197" s="11">
         <v>7514.1825330500023</v>
       </c>
     </row>
     <row r="198" spans="1:2">
-      <c r="A198" s="21">
+      <c r="A198" s="16">
         <v>44957</v>
       </c>
-      <c r="B198" s="23">
+      <c r="B198" s="11">
         <v>7690.1196198699972</v>
       </c>
     </row>
     <row r="199" spans="1:2">
-      <c r="A199" s="21">
+      <c r="A199" s="16">
         <v>44985</v>
       </c>
-      <c r="B199" s="23">
+      <c r="B199" s="11">
         <v>7452.4733666300026</v>
       </c>
     </row>
     <row r="200" spans="1:2">
-      <c r="A200" s="21">
+      <c r="A200" s="16">
         <v>45016</v>
       </c>
-      <c r="B200" s="23">
+      <c r="B200" s="11">
         <v>7700.6925655600025</v>
       </c>
     </row>
     <row r="201" spans="1:2">
-      <c r="A201" s="21">
+      <c r="A201" s="16">
         <v>45046</v>
       </c>
-      <c r="B201" s="23">
+      <c r="B201" s="11">
         <v>7745.8643993900041</v>
       </c>
     </row>
     <row r="202" spans="1:2">
-      <c r="A202" s="21">
+      <c r="A202" s="16">
         <v>45077</v>
       </c>
-      <c r="B202" s="23">
+      <c r="B202" s="11">
         <v>7600.67</v>
       </c>
     </row>
     <row r="203" spans="1:2">
-      <c r="A203" s="21">
+      <c r="A203" s="16">
         <v>45107</v>
       </c>
-      <c r="B203" s="23">
+      <c r="B203" s="11">
         <v>5932.6018895599982</v>
       </c>
     </row>
     <row r="204" spans="1:2">
-      <c r="A204" s="21">
+      <c r="A204" s="16">
         <v>45138</v>
       </c>
-      <c r="B204" s="23">
+      <c r="B204" s="11">
         <v>5973.1761889700019</v>
       </c>
     </row>
     <row r="205" spans="1:2">
-      <c r="A205" s="21">
+      <c r="A205" s="16">
         <v>45169</v>
       </c>
-      <c r="B205" s="23">
+      <c r="B205" s="11">
         <v>5904.7136121500016</v>
       </c>
     </row>
     <row r="206" spans="1:2">
-      <c r="A206" s="21">
+      <c r="A206" s="16">
         <v>45199</v>
       </c>
-      <c r="B206" s="23">
+      <c r="B206" s="11">
         <v>5740.11</v>
       </c>
     </row>
     <row r="207" spans="1:2">
-      <c r="A207" s="21">
+      <c r="A207" s="16">
         <v>45230</v>
       </c>
-      <c r="B207" s="23">
+      <c r="B207" s="11">
         <v>5688.3801511500023</v>
       </c>
     </row>
     <row r="208" spans="1:2">
-      <c r="A208" s="21">
+      <c r="A208" s="16">
         <v>45260</v>
       </c>
-      <c r="B208" s="23">
+      <c r="B208" s="11">
         <v>5864.4819872699991</v>
       </c>
     </row>
     <row r="209" spans="1:2">
-      <c r="A209" s="21">
+      <c r="A209" s="16">
         <v>45291</v>
       </c>
-      <c r="B209" s="23">
+      <c r="B209" s="11">
         <v>6030.1116362699995</v>
       </c>
     </row>
     <row r="210" spans="1:2">
-      <c r="A210" s="21">
+      <c r="A210" s="16">
         <v>45322</v>
       </c>
-      <c r="B210" s="23">
+      <c r="B210" s="11">
         <v>5186.8624751800016</v>
       </c>
     </row>
     <row r="211" spans="1:2">
-      <c r="A211" s="21">
+      <c r="A211" s="16">
         <v>45351</v>
       </c>
-      <c r="B211" s="23">
+      <c r="B211" s="11">
         <v>5123.0968380899994</v>
       </c>
     </row>
     <row r="212" spans="1:2">
-      <c r="A212" s="21">
+      <c r="A212" s="16">
         <v>45382</v>
       </c>
-      <c r="B212" s="23">
+      <c r="B212" s="11">
         <v>5144.0731392200014</v>
       </c>
     </row>
     <row r="213" spans="1:2">
-      <c r="A213" s="21">
+      <c r="A213" s="16">
         <v>45412</v>
       </c>
-      <c r="B213" s="23">
+      <c r="B213" s="11">
         <v>5055.2653246499995</v>
       </c>
     </row>
     <row r="214" spans="1:2">
-      <c r="A214" s="21">
+      <c r="A214" s="16">
         <v>45443</v>
       </c>
-      <c r="B214" s="23">
+      <c r="B214" s="11">
         <v>5111.0446262200021</v>
       </c>
     </row>
     <row r="215" spans="1:2">
-      <c r="A215" s="21">
+      <c r="A215" s="16">
         <v>45473</v>
       </c>
-      <c r="B215" s="23">
+      <c r="B215" s="11">
         <v>4519.2220863000002</v>
       </c>
     </row>
     <row r="216" spans="1:2">
-      <c r="A216" s="21">
+      <c r="A216" s="16">
         <v>45504</v>
       </c>
-      <c r="B216" s="23">
+      <c r="B216" s="11">
         <v>4625.7449982900007</v>
       </c>
     </row>
     <row r="217" spans="1:2">
-      <c r="A217" s="21">
+      <c r="A217" s="16">
         <v>45535</v>
       </c>
-      <c r="B217" s="23">
+      <c r="B217" s="11">
         <v>4703.9254194900013</v>
       </c>
     </row>
     <row r="218" spans="1:2">
-      <c r="A218" s="21">
+      <c r="A218" s="16">
         <v>45565</v>
       </c>
-      <c r="B218" s="23">
+      <c r="B218" s="11">
         <v>4762.5600000000004</v>
       </c>
     </row>
     <row r="219" spans="1:2">
-      <c r="A219" s="21">
+      <c r="A219" s="16">
         <v>45596</v>
       </c>
-      <c r="B219" s="23">
+      <c r="B219" s="11">
         <v>3659.224495890001</v>
       </c>
     </row>
     <row r="220" spans="1:2">
-      <c r="A220" s="21">
+      <c r="A220" s="16">
         <v>45626</v>
       </c>
-      <c r="B220" s="23">
+      <c r="B220" s="11">
         <v>3669.7052285400009</v>
       </c>
     </row>
     <row r="221" spans="1:2">
-      <c r="A221" s="21">
+      <c r="A221" s="16">
         <v>45657</v>
       </c>
-      <c r="B221" s="23">
+      <c r="B221" s="11">
         <v>3618.1992266199995</v>
       </c>
     </row>
     <row r="222" spans="1:2">
-      <c r="A222" s="21">
+      <c r="A222" s="16">
         <v>45688</v>
       </c>
-      <c r="B222" s="23">
+      <c r="B222" s="11">
         <v>3639.01557013</v>
       </c>
     </row>
     <row r="223" spans="1:2">
-      <c r="A223" s="21">
+      <c r="A223" s="16">
         <v>45716</v>
       </c>
-      <c r="B223" s="23">
+      <c r="B223" s="11">
         <v>3689.0857713200007</v>
       </c>
     </row>
     <row r="224" spans="1:2">
-      <c r="A224" s="21">
+      <c r="A224" s="16">
         <v>45747</v>
       </c>
-      <c r="B224" s="23">
+      <c r="B224" s="11">
         <v>3723.0272219300005</v>
       </c>
     </row>
     <row r="225" spans="1:2">
-      <c r="A225" s="21">
+      <c r="A225" s="16">
         <v>45777</v>
       </c>
-      <c r="B225" s="23">
+      <c r="B225" s="11">
         <v>3811.1364248199998</v>
       </c>
     </row>
     <row r="226" spans="1:2">
-      <c r="A226" s="21">
+      <c r="A226" s="16">
         <v>45808</v>
       </c>
-      <c r="B226" s="23">
+      <c r="B226" s="11">
         <v>3792.7463263900004</v>
       </c>
     </row>
     <row r="227" spans="1:2">
-      <c r="A227" s="21">
+      <c r="A227" s="16">
         <v>45838</v>
       </c>
-      <c r="B227" s="23">
+      <c r="B227" s="11">
         <v>3844.8981569200014</v>
       </c>
     </row>
     <row r="228" spans="1:2">
-      <c r="A228" s="21">
+      <c r="A228" s="16">
         <v>45869</v>
       </c>
-      <c r="B228" s="23">
+      <c r="B228" s="11">
         <v>3805.5456557900006</v>
       </c>
     </row>
     <row r="229" spans="1:2">
-      <c r="A229" s="21">
+      <c r="A229" s="16">
         <v>45900</v>
       </c>
-      <c r="B229" s="23">
+      <c r="B229" s="11">
         <v>3863.2920758500013</v>
       </c>
     </row>
     <row r="230" spans="1:2">
-      <c r="A230" s="21">
+      <c r="A230" s="16">
         <v>45930</v>
       </c>
-      <c r="B230" s="23">
+      <c r="B230" s="11">
         <v>3877.38</v>
       </c>
     </row>
     <row r="231" spans="1:2">
-      <c r="A231" s="21">
+      <c r="A231" s="16">
         <v>45961</v>
       </c>
-      <c r="B231" s="23">
+      <c r="B231" s="11">
         <v>3868.8610919399998</v>
       </c>
     </row>
     <row r="232" spans="1:2">
-      <c r="A232" s="21">
+      <c r="A232" s="16">
         <v>45991</v>
       </c>
-      <c r="B232" s="23">
+      <c r="B232" s="11">
         <v>3883.9258378099994</v>
       </c>
     </row>
     <row r="233" spans="1:2">
-      <c r="A233" s="21">
+      <c r="A233" s="16">
         <v>46022</v>
       </c>
-      <c r="B233" s="23">
+      <c r="B233" s="11">
         <v>3889.0565123899996</v>
       </c>
     </row>
     <row r="234" spans="1:2">
-      <c r="A234" s="21">
+      <c r="A234" s="16">
         <v>46053</v>
       </c>
-      <c r="B234" s="23">
+      <c r="B234" s="11">
         <v>3912.7544316299995</v>
       </c>
     </row>
     <row r="235" spans="1:2">
-      <c r="A235" s="21">
+      <c r="A235" s="16">
         <v>46081</v>
       </c>
-      <c r="B235" s="23">
+      <c r="B235" s="11">
         <v>3944.2012527399993</v>
       </c>
     </row>
     <row r="236" spans="1:2">
-      <c r="A236" s="21">
+      <c r="A236" s="16">
         <v>46112</v>
       </c>
-      <c r="B236" s="23">
+      <c r="B236" s="11">
         <v>3874.6355365599998</v>
       </c>
     </row>
     <row r="237" spans="1:2">
-      <c r="A237" s="21">
+      <c r="A237" s="16">
         <v>46142</v>
       </c>
-      <c r="B237" s="23">
+      <c r="B237" s="11">
         <v>3900.3155761599996</v>
       </c>
     </row>
     <row r="238" spans="1:2">
-      <c r="A238" s="21">
+      <c r="A238" s="16">
         <v>46173</v>
       </c>
-      <c r="B238" s="23">
+      <c r="B238" s="11">
         <v>3899.9640590700014</v>
       </c>
     </row>
     <row r="239" spans="1:2">
-      <c r="A239" s="21">
+      <c r="A239" s="16">
         <v>46203</v>
       </c>
-      <c r="B239" s="23">
+      <c r="B239" s="11">
         <v>3884.0420479000013</v>
       </c>
     </row>
     <row r="240" spans="1:2">
-      <c r="A240" s="21">
+      <c r="A240" s="16">
         <v>46234</v>
       </c>
-      <c r="B240" s="23">
+      <c r="B240" s="11">
         <v>3875.8442296600001</v>
+      </c>
+    </row>
+    <row r="241" spans="1:2">
+      <c r="A241" s="17">
+        <v>46265</v>
+      </c>
+      <c r="B241" s="15">
+        <v>3885.1389877500001</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B7:B138">
     <cfRule type="cellIs" dxfId="1" priority="13501" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B143:B182">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>