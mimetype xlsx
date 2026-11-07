--- v4 (2026-10-16)
+++ v5 (2026-11-07)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/xl/webextensions/webextension2.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30527"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\FONDOS\Traspaso DS\Informes\Mensuales\Mensual\Enviados\Series\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B8644AE-54AE-4294-919B-893105CA661D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FDB34FE-BFF5-4384-8F16-B5D8CC3D76D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="11460" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FEES - ESSF" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A74" i="1" l="1"/>
 </calcChain>
@@ -107,51 +107,51 @@
     <numFmt numFmtId="185" formatCode="#,##0.0000000;\-#,##0.0000000"/>
     <numFmt numFmtId="186" formatCode="#,##0.00000000;\-#,##0.00000000"/>
     <numFmt numFmtId="187" formatCode="#,##0.000000000;\-#,##0.000000000"/>
     <numFmt numFmtId="188" formatCode="0\ \ \ ;[Red]\-0\ \ \ "/>
     <numFmt numFmtId="189" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="190" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ ;\-0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="191" formatCode="0.0\ \ \ \ \ "/>
     <numFmt numFmtId="192" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="193" formatCode="\ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="194" formatCode="0\ \ \ \ \ ;\ \(0\)\ \ \ \ "/>
     <numFmt numFmtId="195" formatCode="0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ ;[Red]\-0.0\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ "/>
     <numFmt numFmtId="196" formatCode="\ \ \ @"/>
     <numFmt numFmtId="197" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="198" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="199" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="200" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="201" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="202" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="203" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="204" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="205" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="206" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="207" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="208" formatCode="\ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ \ @"/>
     <numFmt numFmtId="209" formatCode="_-&quot;$&quot;\ * #,##0.00_-;\-&quot;$&quot;\ * #,##0.00_-;_-&quot;$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="221" formatCode="m/d/yyyy"/>
+    <numFmt numFmtId="210" formatCode="m/d/yyyy"/>
   </numFmts>
   <fonts count="48">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -3681,53 +3681,53 @@
   <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="169" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="46" fillId="53" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="47" fillId="53" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="47" fillId="53" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="46" fillId="53" borderId="19" xfId="16" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="46" fillId="53" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="221" fontId="46" fillId="53" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="221" fontId="46" fillId="53" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="210" fontId="46" fillId="53" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="210" fontId="46" fillId="53" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="210" fontId="46" fillId="53" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="46" fillId="53" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2108">
     <cellStyle name="_ESB Equity and Bond tabs - DRH Template" xfId="95" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="_Page 10 - Global Equity Manager - Performance by Region" xfId="101" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="_Page 12 - Global Equity Manager Performance by Sector" xfId="85" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="_Page 12 - Global Equity Manager Performance by Sector November 09" xfId="102" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 10" xfId="99" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 10 2" xfId="100" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 11" xfId="114" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 11 2" xfId="103" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 12" xfId="122" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 12 2" xfId="120" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 13" xfId="86" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 14" xfId="107" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 15" xfId="112" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 2" xfId="110" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="117" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 2 2 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent1 2 2 2 2" xfId="75" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent1 2 2 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent1 2 2 3 2" xfId="104" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Accent1 2 2 4" xfId="88" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="124" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Accent1 2 3 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -6119,103 +6119,103 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
 </file>
 
 <file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
 <wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
-  <wetp:taskpane dockstate="right" visibility="0" width="350" row="4">
+  <wetp:taskpane dockstate="right" visibility="0" width="1050" row="5">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
   </wetp:taskpane>
   <wetp:taskpane dockstate="right" visibility="0" width="350" row="5">
     <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
   </wetp:taskpane>
 </wetp:taskpanes>
 </file>
 
 <file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{9CF22FB4-E641-4B96-9BB5-152B48E5C498}">
   <we:reference id="WA200009404" version="1.0.0.8" store="Omex" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="WA200009404" version="1.0.0.8" store="WA200009404" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties>
     <we:property name="claude.fileId" value="&quot;5e81dfb2-5b66-4ef5-afde-f5333c7b9c20&quot;"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/webextensions/webextension2.xml><?xml version="1.0" encoding="utf-8"?>
 <we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{4C4FBDE8-8669-45F8-B02C-641DC5F9B4F7}">
   <we:reference id="WA200010725" version="1.0.0.1" store="Omex" storeType="OMEX"/>
   <we:alternateReferences>
     <we:reference id="WA200010725" version="1.0.0.1" store="WA200010725" storeType="OMEX"/>
   </we:alternateReferences>
   <we:properties>
     <we:property name="claude.fileId" value="&quot;dc8df001-7c83-4900-a2d3-eb83366fbbe8&quot;"/>
   </we:properties>
   <we:bindings/>
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Hoja1"/>
-  <dimension ref="A1:D241"/>
+  <dimension ref="A1:D242"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A230" workbookViewId="0">
-      <selection activeCell="I248" sqref="I248"/>
+      <selection activeCell="G246" sqref="G246"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.40625" defaultRowHeight="14.75"/>
   <cols>
-    <col min="2" max="2" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="18.26953125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="1"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1">
       <c r="B3" s="6"/>
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="10" t="s">
@@ -8173,55 +8173,63 @@
     <row r="238" spans="1:2">
       <c r="A238" s="16">
         <v>46173</v>
       </c>
       <c r="B238" s="11">
         <v>3899.9640590700014</v>
       </c>
     </row>
     <row r="239" spans="1:2">
       <c r="A239" s="16">
         <v>46203</v>
       </c>
       <c r="B239" s="11">
         <v>3884.0420479000013</v>
       </c>
     </row>
     <row r="240" spans="1:2">
       <c r="A240" s="16">
         <v>46234</v>
       </c>
       <c r="B240" s="11">
         <v>3875.8442296600001</v>
       </c>
     </row>
     <row r="241" spans="1:2">
-      <c r="A241" s="17">
+      <c r="A241" s="16">
         <v>46265</v>
       </c>
-      <c r="B241" s="15">
+      <c r="B241" s="11">
         <v>3885.1389877500001</v>
+      </c>
+    </row>
+    <row r="242" spans="1:2">
+      <c r="A242" s="17">
+        <v>46295</v>
+      </c>
+      <c r="B242" s="15">
+        <v>3820.78</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="B7:B138">
     <cfRule type="cellIs" dxfId="1" priority="13501" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B143:B182">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>